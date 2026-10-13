--- v0 (2026-05-30)
+++ v1 (2026-10-13)
@@ -36,51 +36,51 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>1. Parties</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Controller: The municipality or organization identified in the order form.</w:t>
         <w:br/>
         <w:t>Processor: MuniGrowth (contact@munigrowth.com).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>2. Subject Matter and Duration</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>Processor processes personal data on behalf of Controller to provide the MuniGrowth platform for the subscription term and up to 90 days thereafter for export and secure deletion.</w:t>
+        <w:t>Processor processes personal data on behalf of Controller to provide the MuniGrowth platform for the subscription term and for the post-cancellation retention period described in the Privacy Policy (including export and reactivation windows), unless law requires longer retention.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>3. Categories of Data</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Personal data of municipal officials and authorized users; LED plans; projects; grant materials; usage logs; AI interaction history.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>4. Processor Obligations</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -89,72 +89,72 @@
       <w:r>
         <w:t>Process only on documented instructions from Controller.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Maintain confidentiality and appropriate security measures.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Assist with data subject requests and breach notification.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Delete or return data upon termination subject to legal retention.</w:t>
+        <w:t>Delete or return data after termination in accordance with Controller instructions, the Privacy Policy retention terms, verified earlier deletion requests, and legally required retention.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Allow reasonable audits with advance notice.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>5. Sub-processors</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>Authorized sub-processors include OpenRouter (AI routing), Dodo Payments, Sentry, and infrastructure hosting. LibreTranslate is self-hosted.</w:t>
+        <w:t>Authorized sub-processors may include OpenRouter (AI routing), Dodo Payments, Sentry (when configured), Microsoft Azure Translator (when configured), Google Analytics (when configured and consented), and infrastructure hosting as documented in the executed DPA or order form. LibreTranslate is self-hosted when used.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>6. International Transfers</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Transfers outside the EEA rely on Standard Contractual Clauses or other lawful mechanisms as agreed with legal counsel.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>7. Signatures</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>